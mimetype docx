--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,4674 +1,3384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53FFBD9A" w14:textId="01E66251" w:rsidR="00797A64" w:rsidRDefault="00065781">
-[...134 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="3598BADF" w14:textId="4CE1D858" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="009A62AB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Á</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OFICINA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>XERAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>DO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1519AF83" w14:textId="77777777" w:rsidR="00797A64" w:rsidRDefault="00797A64">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3F45C1DF" w14:textId="30C11335" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="400"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>RE</w:t>
+      </w:r>
+      <w:r w:rsidR="009A62AB" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>ISTRO CIVIL D</w:t>
+      </w:r>
+      <w:r w:rsidR="009A62AB" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CORUÑA</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="156F0404" w14:textId="35EE737A" w:rsidR="00797A64" w:rsidRPr="001D2A73" w:rsidRDefault="007C461A">
-[...40 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+    <w:p w14:paraId="722B5F13" w14:textId="6FEB9D6F" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CC3EB2">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>As persoas abaixo asinantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D2A73">
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>SOLICITAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contraer </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>MATRIMONIO CIVIL</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D2A73">
-[...22 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>eguinte</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DECLARACI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Ó</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>N:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EB5EA8" w14:textId="3375894D" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>DATOS SOLICITANTE A:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549B0528" w14:textId="3B94A42E" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e e apelidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A21BD3A" w14:textId="5F39D248" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>nacid</w:t>
+      </w:r>
+      <w:r w:rsidR="00605120">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D2A73">
-[...192 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>(ci</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>dade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>boación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> día </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6530E9" w14:textId="1EE94288" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  d</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>,   estado civil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5412487D" w14:textId="50538B14" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>, nacionalidad</w:t>
+      </w:r>
+      <w:r w:rsidR="0005307D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  con domicilio </w:t>
+      </w:r>
+      <w:r w:rsidR="00605120">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C73C830" w14:textId="5FA865EB" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>cidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00605120">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00605120">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>rúa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D3BF0A" w14:textId="5E0C12D2" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00605120">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fillo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>(só nome)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00605120">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3654C829" w14:textId="6BF7CAB9" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>(só nome)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>, con DNI/NIE/PASAPORTE n</w:t>
+      </w:r>
+      <w:r w:rsidR="00526D3B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8FAB74" w14:textId="266A1C60" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, teléfono </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00526D3B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e correo electrónico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB163D2" w14:textId="7A959897" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004930D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4F51AC" w14:textId="6DFEC094" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="004930D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dob</w:t>
+      </w:r>
+      <w:r w:rsidR="004930D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e nacionalidad</w:t>
+      </w:r>
+      <w:r w:rsidR="004930D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Indique c</w:t>
+      </w:r>
+      <w:r w:rsidR="004930D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FCF9EB" w14:textId="77777777" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>DATOS SOLICITANTE B:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440C7C52" w14:textId="6A4DB14C" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome </w:t>
+      </w:r>
+      <w:r w:rsidR="004930D4">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apelidos: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0A285D" w14:textId="684BB24D" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nacido en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>(cidad</w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po</w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>bo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>ación)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> día </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BB31B4" w14:textId="4AAD3D15" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  d</w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="006117FC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>,   estado civil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666EAFE3" w14:textId="1D2E7CC3" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>, nacionalidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  con domicilio </w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5E8E14" w14:textId="0F96D686" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>cidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>rúa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297D5D59" w14:textId="6A0C376F" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>fill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4972EF21" w14:textId="0FF6A115" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>(só</w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>nome)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933C95">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Xunta Sans" w:hAnsi="Xunta Sans"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>(só</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594CAFFC" w14:textId="003A0653" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>nome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con DNI/NIE/PASAPORTE n</w:t>
+      </w:r>
+      <w:r w:rsidR="00764DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.º</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>, teléfono</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E083F12" w14:textId="22C44C9F" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00764DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e correo electrónico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00896AF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D687E4A" w14:textId="55363570" w:rsidR="00BA3A16" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00764DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dob</w:t>
+      </w:r>
+      <w:r w:rsidR="00764DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e nacionalidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00764DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Indique c</w:t>
+      </w:r>
+      <w:r w:rsidR="00764DAC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DCC82D" w14:textId="4253E9D2" w:rsidR="00896AF9" w:rsidRPr="00CC3EB2" w:rsidRDefault="00896AF9">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896AF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Manifestan que non existe entre el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896AF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>s impedimento legal ningún para a celebración do matrimonio pretendido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360D5CA1" w14:textId="2EA92BE4" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:pageBreakBefore/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Que eli</w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en para </w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celebración </w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>da ligazón</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(marquen só a opción que corresponda </w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>poñendo ao lado a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> localidad</w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> __________ do ano ________, estado civil ____________, nacionalidade __________________ </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A74ECD" w14:textId="0F064F98" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>RE</w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ISTRO CIVIL DE:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6286DECB" w14:textId="235C9D2B" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="002C10F2">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>CONCELLO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE :  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1E0728" w14:textId="67FE51E2" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>NOTAR</w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>A DE D</w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>/D</w:t>
+      </w:r>
+      <w:r w:rsidR="002C10F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ª :  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1820155F" w14:textId="77777777" w:rsidR="002C10F2" w:rsidRDefault="002C10F2" w:rsidP="002C10F2">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C10F2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Conforme ao disposto no Regulamento do Rexistro Civil, acompáñanse ao presente escrito os seguintes documentos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F627B90" w14:textId="0724BACE" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Certificaci</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>óns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> litera</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>s de nac</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>mento d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>os solicitantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402B0FF7" w14:textId="5BF7CAEE" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Certificados de empadroamento individua</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>s dos solicitantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F10499A" w14:textId="2C6DE85F" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fotocopias d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>os seus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentos de identidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE46EBD" w14:textId="4E518AB2" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Declaración </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>urada d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Estado civil</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5311C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7921AC" w14:textId="33495A83" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751" w:rsidP="00991963">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Calquer</w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>tro que se precise po</w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>la súa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situación persoal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0DBB99" w14:textId="618CFC83" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fotocopia d</w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNI d</w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>fillos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00991963">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>caso de telos) o</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>súa certificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nac</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>mento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE29693" w14:textId="24FEE868" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00CB2751">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>SOLICITAMOS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  que</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>tendo por presentado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este escrito </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0015">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30EE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentos que se acompañan, se ordene instru</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30EE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30EE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oportuno expediente de MATRIMONIO CIVIL </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30EE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF30EE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>logo da práctica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos trámites reg</w:t>
+      </w:r>
+      <w:r w:rsidR="00B637D9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>ula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>mentarios</w:t>
+      </w:r>
+      <w:r w:rsidR="00B637D9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se dite resolución autorizando a celebración d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B637D9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matrimonio solicitado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B775DF" w14:textId="7B993D38" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00B637D9">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="300"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>Na</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coruña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00065781">
-[...9 lines deleted...]
-        <w:t>con</w:t>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00065781">
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> ______________________________</w:t>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2751" w:rsidRPr="00CC3EB2">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5580768B" w14:textId="77777777" w:rsidR="00065781" w:rsidRPr="00065781" w:rsidRDefault="00065781" w:rsidP="00065781">
-[...57 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2331B824" w14:textId="77777777" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00BA3A16">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D1C168E" w14:textId="77777777" w:rsidR="00065781" w:rsidRDefault="00065781" w:rsidP="00065781">
-[...20 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45720589" w14:textId="05348395" w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2" w:rsidRDefault="00795FFF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASINATURAS </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46237">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="gl-ES"/>
+        </w:rPr>
+        <w:t>DOS DOUS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C509148" w14:textId="348CEAE5" w:rsidR="00065781" w:rsidRPr="00065781" w:rsidRDefault="00065781" w:rsidP="00065781">
-[...2062 lines deleted...]
-      <w:pgMar w:top="540" w:right="700" w:bottom="280" w:left="1680" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00BA3A16" w:rsidRPr="00CC3EB2">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Xunta Sans">
-    <w:panose1 w:val="00000500000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-    <w:notTrueType/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D85682"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="776244E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2A855A0"/>
+    <w:lvl w:ilvl="0" w:tplc="40AA0E28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7F64869E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C04A5EF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E8963FE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2FBEFBA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="889EA944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="401CE988">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93000AAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B404AA2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...1170 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="422385588">
+  <w:num w:numId="1" w16cid:durableId="1307273420">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="90"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00797A64"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00F67DA7"/>
+    <w:rsidRoot w:val="00BA3A16"/>
+    <w:rsid w:val="0005307D"/>
+    <w:rsid w:val="0022743F"/>
+    <w:rsid w:val="002C10F2"/>
+    <w:rsid w:val="004930D4"/>
+    <w:rsid w:val="00526D3B"/>
+    <w:rsid w:val="00605120"/>
+    <w:rsid w:val="006117FC"/>
+    <w:rsid w:val="00764DAC"/>
+    <w:rsid w:val="00795FFF"/>
+    <w:rsid w:val="00896AF9"/>
+    <w:rsid w:val="00933C95"/>
+    <w:rsid w:val="00991963"/>
+    <w:rsid w:val="009A62AB"/>
+    <w:rsid w:val="00A46237"/>
+    <w:rsid w:val="00AD4000"/>
+    <w:rsid w:val="00B23944"/>
+    <w:rsid w:val="00B637D9"/>
+    <w:rsid w:val="00BA3A16"/>
+    <w:rsid w:val="00BF30EE"/>
+    <w:rsid w:val="00CB2751"/>
+    <w:rsid w:val="00CC3EB2"/>
+    <w:rsid w:val="00DA0015"/>
+    <w:rsid w:val="00E5311C"/>
+    <w:rsid w:val="00F16E3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="41F082FE"/>
-  <w15:docId w15:val="{303C45F2-CB62-4010-8E5B-CE80F36A23B1}"/>
+  <w14:docId w14:val="12CE63F3"/>
+  <w15:docId w15:val="{543AC4FE-BC72-4244-AF60-1193040B0FA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5007,838 +3717,591 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="es-ES"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuerte1">
+    <w:name w:val="Fuerte1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...21 lines deleted...]
-      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D2A73"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...355 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3048dc87-43f0-4100-9acb-ae1971c79395}" enabled="0" method="" siteId="{3048dc87-43f0-4100-9acb-ae1971c79395}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2211</Characters>
+  <Words>408</Words>
+  <Characters>2246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>NTT Data</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2607</CharactersWithSpaces>
+  <CharactersWithSpaces>2649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Esterano2k</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>